--- v0 (2025-10-18)
+++ v1 (2026-05-07)
@@ -2653,51 +2653,51 @@
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00D7284C" w:rsidRPr="00D7284C">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00D7284C">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Zwemt bij voorkeur op:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68E96CC6" w14:textId="77777777" w:rsidR="00D7284C" w:rsidRDefault="00000000" w:rsidP="00807438">
+    <w:p w14:paraId="68E96CC6" w14:textId="1A4C239F" w:rsidR="00D7284C" w:rsidRDefault="00000000" w:rsidP="00807438">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
           <w:tab w:val="left" w:pos="2977"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:id w:val="1871871121"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
@@ -2761,51 +2761,83 @@
           </w:rPr>
           <w:id w:val="-378165019"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidR="006E5792">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
               <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
               <w:sz w:val="18"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00D7284C">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Zaterdag (14:15 uur – 18:15 uur)</w:t>
+        <w:t xml:space="preserve"> Zaterdag (14:</w:t>
+      </w:r>
+      <w:r w:rsidR="00130E98">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>00</w:t>
+      </w:r>
+      <w:r w:rsidR="00D7284C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> uur – 18:</w:t>
+      </w:r>
+      <w:r w:rsidR="00130E98">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>00</w:t>
+      </w:r>
+      <w:r w:rsidR="00D7284C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> uur)</w:t>
       </w:r>
       <w:r w:rsidR="00D7284C">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:id w:val="694048173"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidR="006E5792">
@@ -3249,141 +3281,151 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="63D85A71" w14:textId="14A1D872" w:rsidR="00C00363" w:rsidRDefault="00C00363" w:rsidP="00D7284C">
       <w:pPr>
         <w:pStyle w:val="Normaalweb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Met het lid worden van de RBB wordt u/uw kind automatisch lid van de KNBRD (de landelijke organisatie waar alle reddingsbrigades in Nederland onder vallen). Hieraan zijn geen extra kosten verbonden.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B1F3C5C" w14:textId="4133307F" w:rsidR="00D7284C" w:rsidRPr="00D7284C" w:rsidRDefault="00D7284C" w:rsidP="00D7284C">
+    <w:p w14:paraId="4B1F3C5C" w14:textId="4E95F274" w:rsidR="00D7284C" w:rsidRPr="00D7284C" w:rsidRDefault="00D7284C" w:rsidP="00D7284C">
       <w:pPr>
         <w:pStyle w:val="Normaalweb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D7284C">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>De jaarcontributie 20</w:t>
       </w:r>
       <w:r w:rsidR="00371381">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00C00363">
+      <w:r w:rsidR="00130E98">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00D7284C">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> / 20</w:t>
       </w:r>
       <w:r w:rsidR="008B4A73">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00C00363">
+      <w:r w:rsidR="00130E98">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="00D7284C">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> bedraagt € </w:t>
       </w:r>
-      <w:r w:rsidR="00C00363">
+      <w:r w:rsidR="00130E98">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>174,50</w:t>
+        <w:t>180</w:t>
+      </w:r>
+      <w:r w:rsidR="00C00363">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>,50</w:t>
       </w:r>
       <w:r w:rsidRPr="00D7284C">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="085B85AB" w14:textId="007AD844" w:rsidR="00D7284C" w:rsidRPr="00D7284C" w:rsidRDefault="00D7284C" w:rsidP="00D7284C">
       <w:pPr>
         <w:pStyle w:val="Normaalweb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D7284C">
@@ -4323,120 +4365,120 @@
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00780118" w:rsidRPr="003B0BEC" w:rsidSect="00FF7175">
       <w:headerReference w:type="even" r:id="rId7"/>
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:headerReference w:type="first" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="567" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="06E16FDB" w14:textId="77777777" w:rsidR="0090577F" w:rsidRDefault="0090577F" w:rsidP="00CC261B">
+    <w:p w14:paraId="36BDB902" w14:textId="77777777" w:rsidR="00B56CDD" w:rsidRDefault="00B56CDD" w:rsidP="00CC261B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6593088F" w14:textId="77777777" w:rsidR="0090577F" w:rsidRDefault="0090577F" w:rsidP="00CC261B">
+    <w:p w14:paraId="7549A4A8" w14:textId="77777777" w:rsidR="00B56CDD" w:rsidRDefault="00B56CDD" w:rsidP="00CC261B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="76AD3641" w14:textId="77777777" w:rsidR="0090577F" w:rsidRDefault="0090577F" w:rsidP="00CC261B">
+    <w:p w14:paraId="1776938B" w14:textId="77777777" w:rsidR="00B56CDD" w:rsidRDefault="00B56CDD" w:rsidP="00CC261B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="275520F9" w14:textId="77777777" w:rsidR="0090577F" w:rsidRDefault="0090577F" w:rsidP="00CC261B">
+    <w:p w14:paraId="14A01168" w14:textId="77777777" w:rsidR="00B56CDD" w:rsidRDefault="00B56CDD" w:rsidP="00CC261B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="456C663E" w14:textId="77777777" w:rsidR="007105BB" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="nl-NL"/>
       </w:rPr>
       <w:pict w14:anchorId="43E32500">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
@@ -4562,83 +4604,84 @@
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
         <v:shape id="WordPictureWatermark189543375" o:spid="_x0000_s1025" type="#_x0000_t75" style="position:absolute;margin-left:0;margin-top:0;width:595.2pt;height:841.9pt;z-index:-251658240;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f">
           <v:imagedata r:id="rId1" o:title="A4_Brfp_ReddingsbrigadeBoxtel_Vervolg_WORD"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:displayBackgroundShape/>
   <w:proofState w:spelling="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="2mULsO+a/McP4FUJ/qNdT45IX13DC80zZAZWVZVT6jpRYbdlDqz3kdby24RRXd843trw5Rd9VkCcOjitWQaRJA==" w:salt="aw6RXjQI0hHsXL0R2VnUuQ=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="K2s0Yq6U1E+KS0IL3cPdhyHXYMdif3P/XykDZvbj8NzEL8sb5zJ0MqVU/Hc+s48zV5gwRjxl82eeh0kznYbKKQ==" w:salt="sCfLxYkWU4LmbiBnhzTpDA=="/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CC261B"/>
     <w:rsid w:val="000012C1"/>
     <w:rsid w:val="00086171"/>
     <w:rsid w:val="000D1420"/>
     <w:rsid w:val="000D5224"/>
     <w:rsid w:val="00112206"/>
+    <w:rsid w:val="00130E98"/>
     <w:rsid w:val="001553C2"/>
     <w:rsid w:val="00160917"/>
     <w:rsid w:val="001B314D"/>
     <w:rsid w:val="001F2E5B"/>
     <w:rsid w:val="002B43DD"/>
     <w:rsid w:val="002B5F7F"/>
     <w:rsid w:val="002E3CD6"/>
     <w:rsid w:val="00307333"/>
     <w:rsid w:val="003153CA"/>
     <w:rsid w:val="00320079"/>
     <w:rsid w:val="00364F26"/>
     <w:rsid w:val="00371381"/>
     <w:rsid w:val="003A515F"/>
     <w:rsid w:val="003B0BEC"/>
     <w:rsid w:val="003B44B9"/>
     <w:rsid w:val="00413C67"/>
     <w:rsid w:val="004264D3"/>
     <w:rsid w:val="00435225"/>
     <w:rsid w:val="004553DB"/>
     <w:rsid w:val="00467565"/>
     <w:rsid w:val="00483CA9"/>
     <w:rsid w:val="004929C7"/>
     <w:rsid w:val="004C42EB"/>
     <w:rsid w:val="00526683"/>
     <w:rsid w:val="005761E3"/>
@@ -4648,55 +4691,57 @@
     <w:rsid w:val="00625AD8"/>
     <w:rsid w:val="00667329"/>
     <w:rsid w:val="00676A9C"/>
     <w:rsid w:val="006A1137"/>
     <w:rsid w:val="006A301F"/>
     <w:rsid w:val="006A5D6D"/>
     <w:rsid w:val="006A7006"/>
     <w:rsid w:val="006E5792"/>
     <w:rsid w:val="0070077D"/>
     <w:rsid w:val="0070292C"/>
     <w:rsid w:val="00705905"/>
     <w:rsid w:val="007105BB"/>
     <w:rsid w:val="007757EE"/>
     <w:rsid w:val="00780118"/>
     <w:rsid w:val="007A2034"/>
     <w:rsid w:val="007E3612"/>
     <w:rsid w:val="007F2767"/>
     <w:rsid w:val="007F39FC"/>
     <w:rsid w:val="00807438"/>
     <w:rsid w:val="008649B7"/>
     <w:rsid w:val="0089148D"/>
     <w:rsid w:val="008A54BB"/>
     <w:rsid w:val="008B4A73"/>
     <w:rsid w:val="008F6878"/>
     <w:rsid w:val="0090577F"/>
+    <w:rsid w:val="0098179E"/>
     <w:rsid w:val="009E01D0"/>
     <w:rsid w:val="009F2B6F"/>
     <w:rsid w:val="00A05D6B"/>
     <w:rsid w:val="00B00BD9"/>
     <w:rsid w:val="00B35B18"/>
+    <w:rsid w:val="00B56CDD"/>
     <w:rsid w:val="00B82C16"/>
     <w:rsid w:val="00BF2D7E"/>
     <w:rsid w:val="00C00363"/>
     <w:rsid w:val="00C06A0C"/>
     <w:rsid w:val="00C77F8D"/>
     <w:rsid w:val="00CC261B"/>
     <w:rsid w:val="00CE539A"/>
     <w:rsid w:val="00D43D1A"/>
     <w:rsid w:val="00D70AF8"/>
     <w:rsid w:val="00D7284C"/>
     <w:rsid w:val="00D74806"/>
     <w:rsid w:val="00D8398A"/>
     <w:rsid w:val="00DE6E36"/>
     <w:rsid w:val="00E1232F"/>
     <w:rsid w:val="00E41F11"/>
     <w:rsid w:val="00E629FB"/>
     <w:rsid w:val="00E73145"/>
     <w:rsid w:val="00F059EF"/>
     <w:rsid w:val="00F37037"/>
     <w:rsid w:val="00F641A4"/>
     <w:rsid w:val="00F911EA"/>
     <w:rsid w:val="00FF7175"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>